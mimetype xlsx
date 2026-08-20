--- v0 (2026-07-05)
+++ v1 (2026-08-20)
@@ -53,84 +53,84 @@
   <si>
     <t>Total de Solicitações</t>
   </si>
   <si>
     <t>Respondidas</t>
   </si>
   <si>
     <t>Indeferidas</t>
   </si>
   <si>
     <t>Pendentes / Em Análise</t>
   </si>
   <si>
     <t>ESTATÍSTICAS MENSAIS</t>
   </si>
   <si>
     <t>Mês/Ano</t>
   </si>
   <si>
     <t>Recebidas</t>
   </si>
   <si>
     <t>Pendentes</t>
   </si>
   <si>
-    <t>Ago/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Set/2025</t>
   </si>
   <si>
     <t>Out/2025</t>
   </si>
   <si>
     <t>Nov/2025</t>
   </si>
   <si>
     <t>Dez/2025</t>
   </si>
   <si>
     <t>Jan/2026</t>
   </si>
   <si>
     <t>Fev/2026</t>
   </si>
   <si>
     <t>Mar/2026</t>
   </si>
   <si>
     <t>Abr/2026</t>
   </si>
   <si>
     <t>Mai/2026</t>
   </si>
   <si>
     <t>Jun/2026</t>
   </si>
   <si>
     <t>Jul/2026</t>
+  </si>
+  <si>
+    <t>Ago/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1D4ED8"/>
       <name val="Calibri"/>
@@ -677,65 +677,65 @@
         <v>0</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>23</v>